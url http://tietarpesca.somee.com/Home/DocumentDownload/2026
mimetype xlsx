--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -11,202 +11,208 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Clasificación" sheetId="1" r:id="rId1"/>
     <sheet name="1° puntuable ( arroyo barrancas" sheetId="2" r:id="rId3"/>
     <sheet name="2° Puntuable (VALDECAÑAS) isla " sheetId="3" r:id="rId4"/>
     <sheet name="3°  Puntuable ( ARROYO BARRANCA" sheetId="4" r:id="rId5"/>
-    <sheet name="4° Puntuable ( valdecañas )" sheetId="5" r:id="rId6"/>
+    <sheet name="4° Puntuable ( valdecañas ) isl" sheetId="5" r:id="rId6"/>
     <sheet name="5° Puntuable ( ARROYO BARRANCAS" sheetId="6" r:id="rId7"/>
     <sheet name="6° Puntuable ( valdecañas )" sheetId="7" r:id="rId8"/>
     <sheet name="7° Puntuable ( arroyo barrancas" sheetId="8" r:id="rId9"/>
     <sheet name="8° Puntuable ( VALDECAÑAS  )" sheetId="9" r:id="rId10"/>
     <sheet name="9° Puntuable ( arroyo barrancas" sheetId="10" r:id="rId11"/>
     <sheet name="10° Puntuable ( VALDECAÑAS )" sheetId="11" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Clasificación'!$A$1:$F$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1° puntuable ( arroyo barrancas'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2° Puntuable (VALDECAÑAS) isla '!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'3°  Puntuable ( ARROYO BARRANCA'!$A$1:$E$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'4° Puntuable ( valdecañas )'!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'4° Puntuable ( valdecañas ) isl'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'5° Puntuable ( ARROYO BARRANCAS'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'6° Puntuable ( valdecañas )'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'7° Puntuable ( arroyo barrancas'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'8° Puntuable ( VALDECAÑAS  )'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'9° Puntuable ( arroyo barrancas'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'10° Puntuable ( VALDECAÑAS )'!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Posición</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Puntos</t>
   </si>
   <si>
     <t>Kilos</t>
   </si>
   <si>
     <t>Kilos(Max)</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t>1 º</t>
   </si>
   <si>
     <t>J. Jose Lopez</t>
   </si>
   <si>
     <t>2 º</t>
   </si>
   <si>
+    <t>J. Antonio Díaz</t>
+  </si>
+  <si>
+    <t>3 º</t>
+  </si>
+  <si>
     <t>Jesús Real</t>
   </si>
   <si>
-    <t>3 º</t>
-[...4 lines deleted...]
-  <si>
     <t>4 º</t>
   </si>
   <si>
     <t>Alvaro Diaz</t>
   </si>
   <si>
     <t>5 º</t>
   </si>
   <si>
+    <t>Alejandro Jiménez</t>
+  </si>
+  <si>
+    <t>6 º</t>
+  </si>
+  <si>
     <t>Felix Chico</t>
   </si>
   <si>
-    <t>6 º</t>
+    <t>7 º</t>
+  </si>
+  <si>
+    <t>Jose Real</t>
+  </si>
+  <si>
+    <t>8 º</t>
+  </si>
+  <si>
+    <t>Carlos Espada</t>
+  </si>
+  <si>
+    <t>9 º</t>
+  </si>
+  <si>
+    <t>Ángel Bravo</t>
+  </si>
+  <si>
+    <t>10 º</t>
+  </si>
+  <si>
+    <t>J.maria cuesta</t>
+  </si>
+  <si>
+    <t>11 º</t>
+  </si>
+  <si>
+    <t>Rufino Espada</t>
+  </si>
+  <si>
+    <t>12 º</t>
+  </si>
+  <si>
+    <t>Clemencio Jiménez</t>
+  </si>
+  <si>
+    <t>13 º</t>
+  </si>
+  <si>
+    <t>Luciano Toledano</t>
+  </si>
+  <si>
+    <t>14 º</t>
+  </si>
+  <si>
+    <t>Pablo Gibello</t>
+  </si>
+  <si>
+    <t>15 º</t>
   </si>
   <si>
     <t>Jose Rodriguez</t>
   </si>
   <si>
-    <t>7 º</t>
-[...5 lines deleted...]
-    <t>8 º</t>
+    <t>16 º</t>
+  </si>
+  <si>
+    <t>Marta Chico</t>
+  </si>
+  <si>
+    <t>17 º</t>
   </si>
   <si>
     <t>Sergio Rodriguez</t>
   </si>
   <si>
-    <t>9 º</t>
-[...52 lines deleted...]
-  <si>
     <t>18 º</t>
   </si>
   <si>
     <t>Rafael Talavante</t>
+  </si>
+  <si>
+    <t>19 º</t>
+  </si>
+  <si>
+    <t>Víctor Real</t>
   </si>
   <si>
     <t>Si</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -220,441 +226,461 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
     <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
     <col min="3" max="3" width="9.74993678501674" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="12.8794937133789" customWidth="1"/>
     <col min="6" max="6" width="13.6836231776646" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="D2" s="0">
-        <v>21.67</v>
+        <v>50.1</v>
       </c>
       <c r="E2" s="0">
-        <v>16.41</v>
+        <v>17.9</v>
       </c>
       <c r="F2" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0">
-        <v>95</v>
+        <v>232</v>
       </c>
       <c r="D3" s="0">
-        <v>14.169999999999998</v>
+        <v>30.919999999999998</v>
       </c>
       <c r="E3" s="0">
-        <v>11.54</v>
+        <v>10.98</v>
       </c>
       <c r="F3" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="0">
-        <v>94</v>
+        <v>211</v>
       </c>
       <c r="D4" s="0">
-        <v>12.33</v>
+        <v>26.419999999999998</v>
       </c>
       <c r="E4" s="0">
-        <v>6.23</v>
+        <v>11.54</v>
       </c>
       <c r="F4" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0">
-        <v>93</v>
+        <v>210</v>
       </c>
       <c r="D5" s="0">
-        <v>11.510000000000002</v>
+        <v>26.14</v>
       </c>
       <c r="E5" s="0">
-        <v>8.72</v>
+        <v>11.32</v>
       </c>
       <c r="F5" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="0">
-        <v>73</v>
+        <v>208</v>
       </c>
       <c r="D6" s="0">
-        <v>10.47</v>
+        <v>22.88</v>
       </c>
       <c r="E6" s="0">
-        <v>10.47</v>
+        <v>11.61</v>
       </c>
       <c r="F6" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="0">
-        <v>73</v>
+        <v>186</v>
       </c>
       <c r="D7" s="0">
-        <v>3.66</v>
+        <v>23.51</v>
       </c>
       <c r="E7" s="0">
-        <v>3.66</v>
+        <v>10.47</v>
       </c>
       <c r="F7" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="0">
-        <v>72</v>
+        <v>186</v>
       </c>
       <c r="D8" s="0">
-        <v>9.51</v>
+        <v>21.95</v>
       </c>
       <c r="E8" s="0">
         <v>9.51</v>
       </c>
       <c r="F8" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="0">
-        <v>70</v>
+        <v>176</v>
       </c>
       <c r="D9" s="0">
-        <v>8.62</v>
+        <v>12.49</v>
       </c>
       <c r="E9" s="0">
-        <v>8.62</v>
+        <v>7.9</v>
       </c>
       <c r="F9" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="0">
-        <v>67</v>
+        <v>172</v>
       </c>
       <c r="D10" s="0">
-        <v>4.35</v>
+        <v>15.790000000000001</v>
       </c>
       <c r="E10" s="0">
-        <v>4.35</v>
+        <v>8.23</v>
       </c>
       <c r="F10" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="0">
-        <v>66</v>
+        <v>159</v>
       </c>
       <c r="D11" s="0">
-        <v>1.71</v>
+        <v>8.629999999999999</v>
       </c>
       <c r="E11" s="0">
-        <v>1.71</v>
+        <v>4.18</v>
       </c>
       <c r="F11" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="0">
-        <v>55</v>
+        <v>155</v>
       </c>
       <c r="D12" s="0">
-        <v>1.65</v>
+        <v>13.25</v>
       </c>
       <c r="E12" s="0">
-        <v>1.65</v>
+        <v>7.96</v>
       </c>
       <c r="F12" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="0">
-        <v>54</v>
+        <v>150</v>
       </c>
       <c r="D13" s="0">
-        <v>1.57</v>
+        <v>8.8</v>
       </c>
       <c r="E13" s="0">
-        <v>1.57</v>
+        <v>4.44</v>
       </c>
       <c r="F13" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="0">
-        <v>43</v>
+        <v>135</v>
       </c>
       <c r="D14" s="0">
-        <v>5.83</v>
+        <v>4.02</v>
       </c>
       <c r="E14" s="0">
-        <v>5.83</v>
+        <v>2.3</v>
       </c>
       <c r="F14" s="0">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="0">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="D15" s="0">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="E15" s="0">
-        <v>0</v>
+        <v>20.64</v>
       </c>
       <c r="F15" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="0">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="D16" s="0">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="E16" s="0">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="F16" s="0">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="0">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="D17" s="0">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="E17" s="0">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="F17" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="0">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D18" s="0">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="E18" s="0">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="F18" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D19" s="0">
         <v>0</v>
       </c>
       <c r="E19" s="0">
         <v>0</v>
       </c>
       <c r="F19" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="0">
+        <v>25</v>
+      </c>
+      <c r="D20" s="0">
+        <v>0</v>
+      </c>
+      <c r="E20" s="0">
+        <v>0</v>
+      </c>
+      <c r="F20" s="0">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -725,729 +751,1583 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0">
         <v>16.41</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C3" s="0">
         <v>11.54</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C4" s="0">
         <v>10.47</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0">
         <v>9.51</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="0">
         <v>8.72</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0">
         <v>8.62</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C8" s="0">
         <v>6.23</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C9" s="0">
         <v>5.83</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C10" s="0">
         <v>4.35</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0">
         <v>1.71</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C12" s="0">
         <v>1.65</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C13" s="0">
         <v>1.57</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C18" s="0">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E18" s="0">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
     <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
     <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C2" s="0">
         <v>6.1</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="0">
         <v>5.26</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C4" s="0">
         <v>3.66</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0">
         <v>2.79</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0">
         <v>2.63</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C7" s="0">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C9" s="0">
         <v>0</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C10" s="0">
         <v>0</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="0">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C13" s="0">
         <v>0</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" s="0">
+        <v>8.23</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="0">
+        <v>4.55</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="0">
+        <v>3.64</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="0">
+        <v>1.58</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="0">
+        <v>0</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="0">
+        <v>0</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="0">
+        <v>0</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="0">
+        <v>0</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="0">
+        <v>0</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="0">
+        <v>0</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="0">
+        <v>0</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="0">
+        <v>0</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="0">
+        <v>0</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="0">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="0">
+        <v>20.64</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="0">
+        <v>7.96</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="0">
+        <v>6.47</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="0">
+        <v>5.08</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="0">
+        <v>4.44</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="0">
+        <v>3.31</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="0">
+        <v>3.15</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="0">
+        <v>3.06</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="0">
+        <v>2.88</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="0">
+        <v>2.8</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="0">
+        <v>2.18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="0">
+        <v>0</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="0">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="0">
+        <v>17.9</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="0">
+        <v>11.61</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="0">
+        <v>11.32</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="0">
+        <v>10.98</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="0">
+        <v>9.89</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="0">
+        <v>7.9</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="0">
+        <v>5.99</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="0">
+        <v>5.97</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="0">
+        <v>5.29</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="0">
+        <v>4.36</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="0">
+        <v>4.18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="0">
+        <v>1.72</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>