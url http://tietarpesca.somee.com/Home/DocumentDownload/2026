--- v1 (2026-07-26)
+++ v2 (2026-10-26)
@@ -72,135 +72,135 @@
   <si>
     <t>Kilos</t>
   </si>
   <si>
     <t>Kilos(Max)</t>
   </si>
   <si>
     <t>Presentado</t>
   </si>
   <si>
     <t>1 º</t>
   </si>
   <si>
     <t>J. Jose Lopez</t>
   </si>
   <si>
     <t>2 º</t>
   </si>
   <si>
     <t>J. Antonio Díaz</t>
   </si>
   <si>
     <t>3 º</t>
   </si>
   <si>
+    <t>Alejandro Jiménez</t>
+  </si>
+  <si>
+    <t>4 º</t>
+  </si>
+  <si>
     <t>Jesús Real</t>
   </si>
   <si>
-    <t>4 º</t>
+    <t>5 º</t>
   </si>
   <si>
     <t>Alvaro Diaz</t>
   </si>
   <si>
-    <t>5 º</t>
-[...4 lines deleted...]
-  <si>
     <t>6 º</t>
   </si>
   <si>
+    <t>Jose Real</t>
+  </si>
+  <si>
+    <t>7 º</t>
+  </si>
+  <si>
     <t>Felix Chico</t>
   </si>
   <si>
-    <t>7 º</t>
-[...4 lines deleted...]
-  <si>
     <t>8 º</t>
   </si>
   <si>
+    <t>Rufino Espada</t>
+  </si>
+  <si>
+    <t>9 º</t>
+  </si>
+  <si>
+    <t>Clemencio Jiménez</t>
+  </si>
+  <si>
+    <t>10 º</t>
+  </si>
+  <si>
+    <t>Ángel Bravo</t>
+  </si>
+  <si>
+    <t>11 º</t>
+  </si>
+  <si>
     <t>Carlos Espada</t>
   </si>
   <si>
-    <t>9 º</t>
-[...5 lines deleted...]
-    <t>10 º</t>
+    <t>12 º</t>
+  </si>
+  <si>
+    <t>Luciano Toledano</t>
+  </si>
+  <si>
+    <t>13 º</t>
   </si>
   <si>
     <t>J.maria cuesta</t>
   </si>
   <si>
-    <t>11 º</t>
-[...16 lines deleted...]
-  <si>
     <t>14 º</t>
   </si>
   <si>
     <t>Pablo Gibello</t>
   </si>
   <si>
     <t>15 º</t>
   </si>
   <si>
     <t>Jose Rodriguez</t>
   </si>
   <si>
     <t>16 º</t>
   </si>
   <si>
+    <t>Sergio Rodriguez</t>
+  </si>
+  <si>
+    <t>17 º</t>
+  </si>
+  <si>
     <t>Marta Chico</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sergio Rodriguez</t>
   </si>
   <si>
     <t>18 º</t>
   </si>
   <si>
     <t>Rafael Talavante</t>
   </si>
   <si>
     <t>19 º</t>
   </si>
   <si>
     <t>Víctor Real</t>
   </si>
   <si>
     <t>Si</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -268,482 +268,989 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0">
-        <v>245</v>
+        <v>466</v>
       </c>
       <c r="D2" s="0">
-        <v>50.1</v>
+        <v>79.01</v>
       </c>
       <c r="E2" s="0">
         <v>17.9</v>
       </c>
       <c r="F2" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0">
-        <v>232</v>
+        <v>465</v>
       </c>
       <c r="D3" s="0">
-        <v>30.919999999999998</v>
+        <v>63.54</v>
       </c>
       <c r="E3" s="0">
         <v>10.98</v>
       </c>
       <c r="F3" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="0">
-        <v>211</v>
+        <v>439</v>
       </c>
       <c r="D4" s="0">
-        <v>26.419999999999998</v>
+        <v>54.129999999999995</v>
       </c>
       <c r="E4" s="0">
-        <v>11.54</v>
+        <v>11.61</v>
       </c>
       <c r="F4" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="0">
-        <v>210</v>
+        <v>397</v>
       </c>
       <c r="D5" s="0">
-        <v>26.14</v>
+        <v>54.25</v>
       </c>
       <c r="E5" s="0">
-        <v>11.32</v>
+        <v>11.54</v>
       </c>
       <c r="F5" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="0">
-        <v>208</v>
+        <v>394</v>
       </c>
       <c r="D6" s="0">
-        <v>22.88</v>
+        <v>41.32</v>
       </c>
       <c r="E6" s="0">
-        <v>11.61</v>
+        <v>11.32</v>
       </c>
       <c r="F6" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="0">
-        <v>186</v>
+        <v>391</v>
       </c>
       <c r="D7" s="0">
-        <v>23.51</v>
+        <v>57.699999999999996</v>
       </c>
       <c r="E7" s="0">
-        <v>10.47</v>
+        <v>25.04</v>
       </c>
       <c r="F7" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="0">
-        <v>186</v>
+        <v>379</v>
       </c>
       <c r="D8" s="0">
-        <v>21.95</v>
+        <v>39.49</v>
       </c>
       <c r="E8" s="0">
-        <v>9.51</v>
+        <v>10.47</v>
       </c>
       <c r="F8" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="0">
-        <v>176</v>
+        <v>377</v>
       </c>
       <c r="D9" s="0">
-        <v>12.49</v>
+        <v>39.62</v>
       </c>
       <c r="E9" s="0">
-        <v>7.9</v>
+        <v>13.02</v>
       </c>
       <c r="F9" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="0">
-        <v>172</v>
+        <v>377</v>
       </c>
       <c r="D10" s="0">
-        <v>15.790000000000001</v>
+        <v>38.65</v>
       </c>
       <c r="E10" s="0">
-        <v>8.23</v>
+        <v>10.35</v>
       </c>
       <c r="F10" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="0">
-        <v>159</v>
+        <v>373</v>
       </c>
       <c r="D11" s="0">
-        <v>8.629999999999999</v>
+        <v>40.18</v>
       </c>
       <c r="E11" s="0">
-        <v>4.18</v>
+        <v>15.97</v>
       </c>
       <c r="F11" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="0">
-        <v>155</v>
+        <v>356</v>
       </c>
       <c r="D12" s="0">
-        <v>13.25</v>
+        <v>25.7</v>
       </c>
       <c r="E12" s="0">
-        <v>7.96</v>
+        <v>7.9</v>
       </c>
       <c r="F12" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="0">
-        <v>150</v>
+        <v>313</v>
       </c>
       <c r="D13" s="0">
-        <v>8.8</v>
+        <v>22.12</v>
       </c>
       <c r="E13" s="0">
-        <v>4.44</v>
+        <v>8.13</v>
       </c>
       <c r="F13" s="0">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="0">
-        <v>135</v>
+        <v>311</v>
       </c>
       <c r="D14" s="0">
-        <v>4.02</v>
+        <v>26.580000000000002</v>
       </c>
       <c r="E14" s="0">
-        <v>2.3</v>
+        <v>8.23</v>
       </c>
       <c r="F14" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="0">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="D15" s="0">
-        <v>26.47</v>
+        <v>35.56</v>
       </c>
       <c r="E15" s="0">
         <v>20.64</v>
       </c>
       <c r="F15" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="0">
-        <v>123</v>
+        <v>188</v>
       </c>
       <c r="D16" s="0">
         <v>3.66</v>
       </c>
       <c r="E16" s="0">
         <v>3.66</v>
       </c>
       <c r="F16" s="0">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="0">
-        <v>109</v>
+        <v>155</v>
       </c>
       <c r="D17" s="0">
-        <v>2.18</v>
+        <v>11.27</v>
       </c>
       <c r="E17" s="0">
-        <v>2.18</v>
+        <v>8.62</v>
       </c>
       <c r="F17" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="0">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="D18" s="0">
-        <v>8.62</v>
+        <v>2.18</v>
       </c>
       <c r="E18" s="0">
-        <v>8.62</v>
+        <v>2.18</v>
       </c>
       <c r="F18" s="0">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0">
         <v>50</v>
       </c>
       <c r="D19" s="0">
         <v>0</v>
       </c>
       <c r="E19" s="0">
         <v>0</v>
       </c>
       <c r="F19" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0">
         <v>25</v>
       </c>
       <c r="D20" s="0">
         <v>0</v>
       </c>
       <c r="E20" s="0">
         <v>0</v>
       </c>
       <c r="F20" s="0">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="0">
+        <v>8.14</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="0">
+        <v>7.32</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="0">
+        <v>6.92</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="0">
+        <v>5.62</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="0">
+        <v>5.6</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="0">
+        <v>4.69</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="0">
+        <v>4.44</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="0">
+        <v>4.38</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="0">
+        <v>3.73</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="0">
+        <v>2.65</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="0">
+        <v>2.38</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="0">
+        <v>9.21</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="0">
+        <v>8.64</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="0">
+        <v>8.23</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="0">
+        <v>5.04</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="0">
+        <v>4.97</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="0">
+        <v>4.53</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="0">
+        <v>4.31</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="0">
+        <v>3.12</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="0">
+        <v>2.93</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="0">
+        <v>1.91</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="0">
+        <v>0</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="0">
+        <v>0</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E17" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
     <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
     <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
@@ -762,306 +1269,306 @@
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0">
         <v>16.41</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C3" s="0">
         <v>11.54</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C4" s="0">
         <v>10.47</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0">
         <v>9.51</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" s="0">
         <v>8.72</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0">
         <v>8.62</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="0">
         <v>6.23</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="0">
         <v>5.83</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0">
         <v>4.35</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C11" s="0">
         <v>1.71</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0">
         <v>1.65</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C13" s="0">
         <v>1.57</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C18" s="0">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="0">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -1123,255 +1630,255 @@
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="0">
         <v>3.66</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C5" s="0">
         <v>2.79</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0">
         <v>2.63</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C9" s="0">
         <v>0</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0">
         <v>0</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C11" s="0">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C12" s="0">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C13" s="0">
         <v>0</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -1382,323 +1889,323 @@
     <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" s="0">
         <v>8.23</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="0">
         <v>4.55</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>3.64</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0">
         <v>2.3</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0">
         <v>1.84</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" s="0">
         <v>1.58</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" s="0">
         <v>0</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0">
         <v>0</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C10" s="0">
         <v>0</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11" s="0">
         <v>0</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0">
         <v>0</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C13" s="0">
         <v>0</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C18" s="0">
         <v>0</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="0">
         <v>0</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="0">
@@ -1743,289 +2250,289 @@
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="0">
         <v>20.64</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C3" s="0">
         <v>7.96</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="0">
         <v>6.89</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C5" s="0">
         <v>6.47</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0">
         <v>5.08</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C7" s="0">
         <v>4.44</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" s="0">
         <v>3.31</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0">
         <v>3.15</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="0">
         <v>3.06</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C11" s="0">
         <v>2.88</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0">
         <v>2.8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0">
         <v>2.18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C14" s="0">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>25</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C17" s="0">
         <v>0</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="0">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
@@ -2053,356 +2560,1125 @@
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0">
         <v>17.9</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E2" s="0">
         <v>50</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C3" s="0">
         <v>11.61</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="0">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C4" s="0">
         <v>11.32</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="0">
         <v>10.98</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="0">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C6" s="0">
         <v>10.67</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="0">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0">
         <v>9.89</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="0">
         <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0">
         <v>7.9</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="0">
         <v>44</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C9" s="0">
         <v>5.99</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0">
         <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C10" s="0">
         <v>5.97</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0">
         <v>5.29</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="0">
         <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C12" s="0">
         <v>4.36</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="0">
         <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C13" s="0">
         <v>4.18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="0">
         <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C14" s="0">
         <v>1.72</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="0">
         <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C15" s="0">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="0">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="0">
         <v>0</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="0">
+        <v>25.04</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="0">
+        <v>14.85</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="0">
+        <v>13.02</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="0">
+        <v>11.05</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="0">
+        <v>10.35</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="0">
+        <v>10.09</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="0">
+        <v>8.13</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="0">
+        <v>6.71</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="0">
+        <v>6.46</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="0">
+        <v>5.14</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="0">
+        <v>5</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="0">
+        <v>4.06</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="0">
+        <v>1.91</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" s="0">
+        <v>15.97</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="0">
+        <v>8.66</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0">
+        <v>8.14</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="0">
+        <v>3.99</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="0">
+        <v>3.81</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="0">
+        <v>2.74</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="0">
+        <v>2.45</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="0">
+        <v>0</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="0">
+        <v>0</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.9336231776646" customWidth="1"/>
+    <col min="2" max="2" width="18.1398162841797" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="13.6836231776646" customWidth="1"/>
+    <col min="5" max="5" width="9.74993678501674" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>2</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="0">
+        <v>8.16</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E2" s="0">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="0">
+        <v>4.12</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E3" s="0">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E4" s="0">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="0">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="0">
+        <v>3.01</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="0">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="0">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="0">
+        <v>2.64</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="0">
+        <v>1.82</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="0">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="0">
+        <v>1.64</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="0">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="0">
+        <v>1.55</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="0">
+        <v>0</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="0">
+        <v>0</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="0">
+        <v>0</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="0">
+        <v>0</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="0">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="0">
+        <v>0</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="0">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <headerFooter/>
 </worksheet>
 </file>